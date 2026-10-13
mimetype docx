--- v0 (2026-04-14)
+++ v1 (2026-10-13)
@@ -1,58 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2707039F" w14:textId="161C889C" w:rsidR="009805C5" w:rsidRPr="00F35670" w:rsidRDefault="0034332E" w:rsidP="009805C5">
       <w:pPr>
-        <w:pStyle w:val="stBilgi"/>
+        <w:pStyle w:val="Header"/>
         <w:ind w:left="1548"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="718CF674" wp14:editId="3911BEDC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-4445</wp:posOffset>
             </wp:positionH>
@@ -1014,51 +1013,51 @@
       <w:r w:rsidR="00A918BE" w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidR="007368FE" w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>xx-xx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="243C27EA" w14:textId="3001D308" w:rsidR="00512786" w:rsidRPr="00F35670" w:rsidRDefault="00512786" w:rsidP="0041659F">
       <w:pPr>
-        <w:pStyle w:val="stBilgi"/>
+        <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A2F828F" wp14:editId="3A4C5CB7">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
@@ -1253,51 +1252,51 @@
                           <w:sz w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="222222"/>
                           <w:position w:val="1"/>
                           <w:sz w:val="18"/>
                         </w:rPr>
                         <w:t>Open Access</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="59F1AE21" w14:textId="02EB658B" w:rsidR="00512786" w:rsidRDefault="00512786"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="299AC128" w14:textId="631179E0" w:rsidR="0014114A" w:rsidRPr="00F35670" w:rsidRDefault="0041659F" w:rsidP="0041659F">
       <w:pPr>
-        <w:pStyle w:val="stBilgi"/>
+        <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08EEF343" wp14:editId="58700FDA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>164503</wp:posOffset>
@@ -1361,479 +1360,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Research Article</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="729EB602" w14:textId="3B0C5479" w:rsidR="009805C5" w:rsidRPr="00F35670" w:rsidRDefault="009805C5" w:rsidP="00420847">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50D58F68" w14:textId="1667451B" w:rsidR="0014114A" w:rsidRPr="00F35670" w:rsidRDefault="007368FE" w:rsidP="00420847">
+    <w:p w14:paraId="1D2CD67E" w14:textId="55F2244C" w:rsidR="0014114A" w:rsidRPr="008A227D" w:rsidRDefault="007368FE" w:rsidP="008A227D">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Title of Manuscript (Capital Letter of Each Word; Font type: </w:t>
-[...409 lines deleted...]
-        <w:t>Türkiye</w:t>
+        <w:t>Title of Manuscript (Capital Letter of Each Word; Font type: Segoe UI; Font size: 12; Align Center)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ECCD3EB" w14:textId="77777777" w:rsidR="0014114A" w:rsidRPr="00F35670" w:rsidRDefault="0014114A" w:rsidP="00D431F3">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
@@ -2086,1120 +1675,132 @@
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">At least three keywords and capital </w:t>
       </w:r>
       <w:r w:rsidR="00F35670" w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>letters</w:t>
       </w:r>
       <w:r w:rsidR="007368FE" w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> just for first keywords (please use comma as separator)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47CF0C2A" w14:textId="77777777" w:rsidR="00D24376" w:rsidRPr="00F35670" w:rsidRDefault="00D24376" w:rsidP="00512786">
-[...888 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0FF6CB76" w14:textId="77777777" w:rsidR="00296261" w:rsidRPr="00F35670" w:rsidRDefault="00296261" w:rsidP="00A164F9">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-2" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00296261" w:rsidRPr="00F35670" w:rsidSect="00405C82">
-          <w:footerReference w:type="default" r:id="rId13"/>
+        <w:sectPr w:rsidR="00296261" w:rsidRPr="00F35670" w:rsidSect="008A227D">
+          <w:footerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
-          <w:pgNumType w:start="23"/>
+          <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc93787299"/>
       <w:bookmarkStart w:id="3" w:name="_Toc93787304"/>
     </w:p>
     <w:p w14:paraId="056671ED" w14:textId="77777777" w:rsidR="00A164F9" w:rsidRPr="00F35670" w:rsidRDefault="00A164F9" w:rsidP="00A164F9">
       <w:pPr>
-        <w:pStyle w:val="ListeParagraf"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51509136" w14:textId="2999EDDD" w:rsidR="00A164F9" w:rsidRPr="00F35670" w:rsidRDefault="007368FE" w:rsidP="00A164F9">
       <w:pPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">The first sentence should start here </w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> have one spacing after section header. Content in body paragraph should be written with the </w:t>
+        <w:t xml:space="preserve">The first sentence should start here (Celik and Yiğit, 2025)]. Should have one spacing after section header. Content in body paragraph should be written with the </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Font style: Segoe UI; Font size: </w:t>
-[...59 lines deleted...]
-        <w:t>25</w:t>
+        <w:t>Font style: Segoe UI; Font size: 10; Font Paragraph: Justify; Line spacing: 1.25</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. For example: </w:t>
       </w:r>
       <w:r w:rsidR="00A164F9" w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Disaster management systems aim to prevent, mitigate, or eliminate the impacts of any disaster, regardless of its type. These systems involve coordinated planning that encompasses pre-disaster phases (risk reduction and preparedness) and post-disaster phases (response and recovery), ensuring the efficient and purposeful use of resources for the benefit of society and all living beings</w:t>
       </w:r>
       <w:r w:rsidR="000440D0" w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
@@ -3493,63 +2094,51 @@
       </w:r>
       <w:r w:rsidRPr="007368FE">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="tr-TR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">apital Letter of Each Word; No indent; Font style: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Segoe UI</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> and bold</w:t>
+        <w:t>Segoe UI and bold</w:t>
       </w:r>
       <w:r w:rsidRPr="007368FE">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="tr-TR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>; Font Size: 12</w:t>
       </w:r>
       <w:r w:rsidRPr="007368FE">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="tr-TR"/>
@@ -3632,63 +2221,51 @@
       </w:r>
       <w:r w:rsidRPr="007368FE">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="tr-TR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">entence case; No indent; Font style: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Segoe UI</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> and </w:t>
+        <w:t xml:space="preserve">Segoe UI and </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>italic</w:t>
       </w:r>
       <w:r w:rsidRPr="007368FE">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="tr-TR"/>
@@ -3897,51 +2474,51 @@
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="tr-TR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>. ---End of Introduction Section---</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27896313" w14:textId="77777777" w:rsidR="00F35670" w:rsidRPr="00F35670" w:rsidRDefault="00F35670" w:rsidP="007368FE">
       <w:pPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="tr-TR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65A3D095" w14:textId="52D6C4AC" w:rsidR="003D112C" w:rsidRPr="00F35670" w:rsidRDefault="007368FE" w:rsidP="003D112C">
       <w:pPr>
-        <w:pStyle w:val="ListeParagraf"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc93787297"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4087,117 +2664,89 @@
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Especially, the </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>font size of contour legend</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>). For example, as in Figure 1</w:t>
-[...8 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>). For example, as in Figure 1.</w:t>
       </w:r>
       <w:r w:rsidR="00F35670" w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> The </w:t>
       </w:r>
       <w:r w:rsidR="00F35670" w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">The </w:t>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">font size </w:t>
       </w:r>
       <w:r w:rsidR="00F35670" w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F35670" w:rsidRPr="00F35670">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">font size </w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> caption</w:t>
+        <w:t>Figure caption</w:t>
       </w:r>
       <w:r w:rsidR="00F35670" w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> is </w:t>
       </w:r>
       <w:r w:rsidR="00F35670" w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00F35670" w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -4217,74 +2766,74 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D1416D4" wp14:editId="56BC712C">
             <wp:extent cx="3671455" cy="3883519"/>
             <wp:effectExtent l="0" t="0" r="5715" b="3175"/>
             <wp:docPr id="1006664784" name="Resim 1" descr="metin, ekran görüntüsü, yazılım, ekran, görüntüleme içeren bir resim&#10;&#10;Açıklama otomatik olarak oluşturuldu"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1006664784" name="Resim 1" descr="metin, ekran görüntüsü, yazılım, ekran, görüntüleme içeren bir resim&#10;&#10;Açıklama otomatik olarak oluşturuldu"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3679881" cy="3892432"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6648ACA5" w14:textId="77777777" w:rsidR="00B44BF0" w:rsidRPr="00F35670" w:rsidRDefault="00B44BF0" w:rsidP="00B44BF0">
       <w:pPr>
-        <w:pStyle w:val="ResimYazs"/>
+        <w:pStyle w:val="Caption"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:iCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Figure 1.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4318,61 +2867,51 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Font style: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>calibri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>; Segoe UI; Font Size: 1</w:t>
-[...9 lines deleted...]
-        <w:t>0</w:t>
+        <w:t>; Segoe UI; Font Size: 10</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="332DC36E" w14:textId="05065256" w:rsidR="00B44BF0" w:rsidRPr="00F35670" w:rsidRDefault="00B44BF0" w:rsidP="00F35670">
       <w:pPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="tr-TR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -4720,71 +3259,51 @@
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2EC871C9" w14:textId="77777777" w:rsidR="003D112C" w:rsidRPr="00F35670" w:rsidRDefault="003D112C" w:rsidP="003D112C">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F35670">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>((</w:t>
-[...19 lines deleted...]
-              <w:t>9;9;10;1;1), (8.5;9;9;9.5;0.9;0.9))</w:t>
+              <w:t>((8;9;9;10;1;1), (8.5;9;9;9.5;0.9;0.9))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003D112C" w:rsidRPr="00F35670" w14:paraId="10681537" w14:textId="77777777" w:rsidTr="007E5B2B">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="284"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E6DB15B" w14:textId="77777777" w:rsidR="003D112C" w:rsidRPr="00F35670" w:rsidRDefault="003D112C" w:rsidP="003D112C">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
@@ -5866,51 +4385,51 @@
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F9B6327" w14:textId="77777777" w:rsidR="00F35670" w:rsidRPr="00F35670" w:rsidRDefault="00F35670" w:rsidP="003D112C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F8FD73D" w14:textId="5B4316E9" w:rsidR="00F35670" w:rsidRPr="00F35670" w:rsidRDefault="00F35670" w:rsidP="00F35670">
       <w:pPr>
-        <w:pStyle w:val="ListeParagraf"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Results </w:t>
       </w:r>
@@ -5922,91 +4441,73 @@
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>For example:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This section discusses the results obtained from the </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> study. </w:t>
+        <w:t xml:space="preserve"> This section discusses the results obtained from the disaster operation management study. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="074693D3" w14:textId="77777777" w:rsidR="00F35670" w:rsidRPr="00F35670" w:rsidRDefault="00F35670" w:rsidP="003D112C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="7BA416FB" w14:textId="77777777" w:rsidR="00A164F9" w:rsidRPr="00F35670" w:rsidRDefault="00A164F9" w:rsidP="00A164F9">
       <w:pPr>
-        <w:pStyle w:val="ListeParagraf"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Conclusion</w:t>
       </w:r>
     </w:p>
@@ -6473,69 +4974,58 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Altay, B. C., Celik, E., Okumus, A., Balin, A., &amp; Gul, M. (2023). An integrated interval type-2 fuzzy BWM-MARCOS model for location selection of e-scooter sharing stations: The case of a university campus. Engineering Applications of Artificial Intelligence, 122, 106095.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="047B2FC2" w14:textId="77777777" w:rsidR="00EC3004" w:rsidRPr="00F35670" w:rsidRDefault="00EC3004" w:rsidP="00EC3004">
       <w:pPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, E., 2017. A </w:t>
+      <w:r w:rsidRPr="00F35670">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Çelik, E., 2017. A </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>cause and effect</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> relationship model for location of temporary shelters in disaster operations management. International Journal of Disaster Risk Reduction, 22:257-268.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04E3DF66" w14:textId="77777777" w:rsidR="00EC3004" w:rsidRPr="00F35670" w:rsidRDefault="00EC3004" w:rsidP="00EC3004">
       <w:pPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
@@ -6647,86 +5137,86 @@
       <w:r w:rsidRPr="00F35670">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> the republic of Turkey. Final Report, Volume V. (In Turkish)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B4E1CA9" w14:textId="77777777" w:rsidR="00EC3004" w:rsidRPr="00F35670" w:rsidRDefault="00EC3004" w:rsidP="00296261">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="099A5E0B" w14:textId="303289B8" w:rsidR="00A164F9" w:rsidRPr="00F35670" w:rsidRDefault="00A164F9" w:rsidP="00A164F9">
       <w:pPr>
-        <w:pStyle w:val="ListeParagraf"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A164F9" w:rsidRPr="00F35670" w:rsidSect="00296261">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="281431E2" w14:textId="77777777" w:rsidR="00FB1B48" w:rsidRDefault="00FB1B48" w:rsidP="0014114A">
+    <w:p w14:paraId="4BE32BEE" w14:textId="77777777" w:rsidR="006423AC" w:rsidRDefault="006423AC" w:rsidP="0014114A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56F3BEE6" w14:textId="77777777" w:rsidR="00FB1B48" w:rsidRDefault="00FB1B48" w:rsidP="0014114A">
+    <w:p w14:paraId="0EA8C6F4" w14:textId="77777777" w:rsidR="006423AC" w:rsidRDefault="006423AC" w:rsidP="0014114A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6766,70 +5256,70 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="A2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6B899ABC" w14:textId="77777777" w:rsidR="00296261" w:rsidRPr="0041659F" w:rsidRDefault="00296261" w:rsidP="00296261">
     <w:pPr>
-      <w:pStyle w:val="AltBilgi"/>
+      <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00571722">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19020626" wp14:editId="7DB2B059">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>9054</wp:posOffset>
@@ -7038,105 +5528,105 @@
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r w:rsidRPr="0041659F">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="27CDD78A" w14:textId="1FE87EF7" w:rsidR="00296261" w:rsidRDefault="00296261">
     <w:pPr>
-      <w:pStyle w:val="AltBilgi"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="409AAAE6" w14:textId="77777777" w:rsidR="00FB1B48" w:rsidRDefault="00FB1B48" w:rsidP="0014114A">
+    <w:p w14:paraId="3D2910D9" w14:textId="77777777" w:rsidR="006423AC" w:rsidRDefault="006423AC" w:rsidP="0014114A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D753BB2" w14:textId="77777777" w:rsidR="00FB1B48" w:rsidRDefault="00FB1B48" w:rsidP="0014114A">
+    <w:p w14:paraId="7D0509C1" w14:textId="77777777" w:rsidR="006423AC" w:rsidRDefault="006423AC" w:rsidP="0014114A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype w14:anchorId="718CF674" id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="Image 10" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:7pt;height:6pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="Image 10" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:6.75pt;height:6pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
         <o:lock v:ext="edit" aspectratio="f"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02BF18E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8402CE28"/>
     <w:lvl w:ilvl="0" w:tplc="041F0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E0A47F0E" w:tentative="1">
@@ -10739,77 +9229,80 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0014114A"/>
     <w:rsid w:val="000440D0"/>
     <w:rsid w:val="00051DDC"/>
     <w:rsid w:val="00057F05"/>
     <w:rsid w:val="00064234"/>
     <w:rsid w:val="00073F1C"/>
     <w:rsid w:val="00090DB3"/>
     <w:rsid w:val="0014114A"/>
     <w:rsid w:val="001C5BDD"/>
     <w:rsid w:val="00252E70"/>
     <w:rsid w:val="002638C1"/>
     <w:rsid w:val="002757EC"/>
     <w:rsid w:val="00296261"/>
     <w:rsid w:val="002B54BE"/>
     <w:rsid w:val="002D23C5"/>
     <w:rsid w:val="003015EB"/>
     <w:rsid w:val="0034332E"/>
+    <w:rsid w:val="003B4ACE"/>
     <w:rsid w:val="003C0EC9"/>
     <w:rsid w:val="003C5520"/>
     <w:rsid w:val="003D07EA"/>
     <w:rsid w:val="003D112C"/>
     <w:rsid w:val="003F285F"/>
     <w:rsid w:val="00405C82"/>
     <w:rsid w:val="0041659F"/>
     <w:rsid w:val="00420847"/>
     <w:rsid w:val="00433E68"/>
     <w:rsid w:val="004406BA"/>
     <w:rsid w:val="004477AC"/>
     <w:rsid w:val="0045071C"/>
     <w:rsid w:val="00475A27"/>
     <w:rsid w:val="004C3621"/>
     <w:rsid w:val="004E4375"/>
     <w:rsid w:val="00512786"/>
     <w:rsid w:val="00571722"/>
     <w:rsid w:val="005A008A"/>
+    <w:rsid w:val="006423AC"/>
     <w:rsid w:val="006A4135"/>
     <w:rsid w:val="006B2E51"/>
     <w:rsid w:val="006B51FF"/>
     <w:rsid w:val="006C155D"/>
     <w:rsid w:val="006F0BAC"/>
     <w:rsid w:val="007213A6"/>
     <w:rsid w:val="00735FBC"/>
     <w:rsid w:val="007368FE"/>
     <w:rsid w:val="00875945"/>
+    <w:rsid w:val="008A227D"/>
     <w:rsid w:val="008B313C"/>
     <w:rsid w:val="0092231F"/>
     <w:rsid w:val="00951806"/>
     <w:rsid w:val="009611E1"/>
     <w:rsid w:val="00974665"/>
     <w:rsid w:val="009805C5"/>
     <w:rsid w:val="009C43BF"/>
     <w:rsid w:val="00A164F9"/>
     <w:rsid w:val="00A76A2F"/>
     <w:rsid w:val="00A918BE"/>
     <w:rsid w:val="00AD6E6B"/>
     <w:rsid w:val="00AE3829"/>
     <w:rsid w:val="00B41E20"/>
     <w:rsid w:val="00B42E2E"/>
     <w:rsid w:val="00B44BF0"/>
     <w:rsid w:val="00B5096F"/>
     <w:rsid w:val="00B67CC8"/>
     <w:rsid w:val="00BD1996"/>
     <w:rsid w:val="00CC7913"/>
     <w:rsid w:val="00D24376"/>
     <w:rsid w:val="00D245BA"/>
     <w:rsid w:val="00D431F3"/>
     <w:rsid w:val="00D457FA"/>
     <w:rsid w:val="00E42C14"/>
     <w:rsid w:val="00E558FD"/>
@@ -10822,52 +9315,52 @@
     <w:rsid w:val="00FB1B48"/>
     <w:rsid w:val="00FE6258"/>
     <w:rsid w:val="00FF1F7E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="765AF842"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3F938B1A-72D3-4C16-AC60-3BD81CB566C0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
@@ -11231,1261 +9724,1261 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Balk1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Balk1Char"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="0014114A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Balk2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Balk2Char"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0014114A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Balk3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Balk3Char"/>
+    <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0014114A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Balk4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Balk4Char"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0014114A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Balk5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Balk5Char"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0014114A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Balk6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Balk6Char"/>
+    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0014114A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Balk7">
+  <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Balk7Char"/>
+    <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0014114A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Balk8">
+  <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Balk8Char"/>
+    <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0014114A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Balk9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Balk9Char"/>
+    <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0014114A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Balk1Char">
-[...2 lines deleted...]
-    <w:link w:val="Balk1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="0014114A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Balk2Char">
-[...2 lines deleted...]
-    <w:link w:val="Balk2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="0014114A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Balk3Char">
-[...2 lines deleted...]
-    <w:link w:val="Balk3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="0014114A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Balk4Char">
-[...2 lines deleted...]
-    <w:link w:val="Balk4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0014114A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Balk5Char">
-[...2 lines deleted...]
-    <w:link w:val="Balk5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0014114A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Balk6Char">
-[...2 lines deleted...]
-    <w:link w:val="Balk6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0014114A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Balk7Char">
-[...2 lines deleted...]
-    <w:link w:val="Balk7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0014114A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Balk8Char">
-[...2 lines deleted...]
-    <w:link w:val="Balk8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0014114A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Balk9Char">
-[...2 lines deleted...]
-    <w:link w:val="Balk9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0014114A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="KonuBal">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="KonuBalChar"/>
+    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="0014114A"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KonuBalChar">
-[...2 lines deleted...]
-    <w:link w:val="KonuBal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="0014114A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Altyaz">
+  <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="AltyazChar"/>
+    <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="0014114A"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AltyazChar">
-[...2 lines deleted...]
-    <w:link w:val="Altyaz"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="0014114A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Alnt">
+  <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="AlntChar"/>
+    <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="0014114A"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AlntChar">
-[...2 lines deleted...]
-    <w:link w:val="Alnt"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="0014114A"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListeParagraf">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0014114A"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="GlVurgulama">
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="0014114A"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="GlAlnt">
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="GlAlntChar"/>
+    <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="0014114A"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="GlAlntChar">
-[...2 lines deleted...]
-    <w:link w:val="GlAlnt"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="0014114A"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="GlBavuru">
+  <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="0014114A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="stBilgi">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="stBilgiChar"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0014114A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="stBilgiChar">
-[...2 lines deleted...]
-    <w:link w:val="stBilgi"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0014114A"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="AltBilgi">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="AltBilgiChar"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0014114A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
-[...2 lines deleted...]
-    <w:link w:val="AltBilgi"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0014114A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00875945"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="tr-TR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ezkurwreuab5ozgtqnkl">
     <w:name w:val="ezkurwreuab5ozgtqnkl"/>
-    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00875945"/>
   </w:style>
-  <w:style w:type="table" w:styleId="TabloKlavuzu">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormalTablo"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00875945"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="DipnotMetni">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="DipnotMetniChar"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00420847"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DipnotMetniChar">
-[...2 lines deleted...]
-    <w:link w:val="DipnotMetni"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00420847"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DipnotBavurusu">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00420847"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="GvdeMetni">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="GvdeMetniChar"/>
+    <w:link w:val="BodyTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A164F9"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="tr-TR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="GvdeMetniChar">
-[...2 lines deleted...]
-    <w:link w:val="GvdeMetni"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A164F9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="tr-TR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="AklamaBavurusu">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A164F9"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="AklamaMetni">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="AklamaMetniChar"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A164F9"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="tr-TR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AklamaMetniChar">
-[...2 lines deleted...]
-    <w:link w:val="AklamaMetni"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A164F9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="tr-TR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="AklamaKonusu">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="AklamaMetni"/>
-[...1 lines deleted...]
-    <w:link w:val="AklamaKonusuChar"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A164F9"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AklamaKonusuChar">
-[...2 lines deleted...]
-    <w:link w:val="AklamaKonusu"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A164F9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="tr-TR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalonMetni">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalonMetniChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A164F9"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="tr-TR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
-[...2 lines deleted...]
-    <w:link w:val="BalonMetni"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A164F9"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="tr-TR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kpr">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A164F9"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00A164F9"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="zmlenmeyenBahsetme1">
     <w:name w:val="Çözümlenmeyen Bahsetme1"/>
-    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A164F9"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Gl">
+  <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00A164F9"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Balk21">
     <w:name w:val="Başlık 21"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00A164F9"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="60" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="851"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-    <w:name w:val="Table Normal"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
+    <w:name w:val="Table Normal1"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A164F9"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00A164F9"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="45" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="56"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TBal">
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Balk1"/>
+    <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A164F9"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="tr-TR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="T1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A164F9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:noProof/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="tr-TR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="T2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A164F9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8789"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="tr-TR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="T3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A164F9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="8210"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="tr-TR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="zmlenmeyenBahsetme2">
     <w:name w:val="Çözümlenmeyen Bahsetme2"/>
-    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A164F9"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="zlenenKpr">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A164F9"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paragraph">
     <w:name w:val="Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00A164F9"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ResimYazs">
+  <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00A164F9"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:bCs/>
       <w:iCs/>
       <w:kern w:val="0"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="tr-TR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="zmlenmeyenBahsetme3">
     <w:name w:val="Çözümlenmeyen Bahsetme3"/>
-    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A164F9"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ekillerTablosu">
+  <w:style w:type="paragraph" w:styleId="TableofFigures">
     <w:name w:val="table of figures"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A164F9"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="480" w:hanging="480"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="tr-TR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="katex-mathml">
     <w:name w:val="katex-mathml"/>
-    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A164F9"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="mord">
     <w:name w:val="mord"/>
-    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A164F9"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="vlist-s">
     <w:name w:val="vlist-s"/>
-    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A164F9"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="mpunct">
     <w:name w:val="mpunct"/>
-    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A164F9"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="minner">
     <w:name w:val="minner"/>
-    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A164F9"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="mrel">
     <w:name w:val="mrel"/>
-    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A164F9"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="mopen">
     <w:name w:val="mopen"/>
-    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A164F9"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="mclose">
     <w:name w:val="mclose"/>
-    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A164F9"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="mbin">
     <w:name w:val="mbin"/>
-    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A164F9"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="mop">
     <w:name w:val="mop"/>
-    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A164F9"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="delimsizing">
     <w:name w:val="delimsizing"/>
-    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A164F9"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="overflow-hidden">
     <w:name w:val="overflow-hidden"/>
-    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A164F9"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI41tablecaption">
     <w:name w:val="MDPI_4.1_table_caption"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003D112C"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="240" w:after="120" w:line="260" w:lineRule="atLeast"/>
       <w:ind w:left="425" w:right="425"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="MDPI31text">
     <w:name w:val="MDPI_3.1_text"/>
     <w:qFormat/>
     <w:rsid w:val="003D112C"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:after="0" w:line="260" w:lineRule="atLeast"/>
       <w:ind w:firstLine="425"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:snapToGrid w:val="0"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="de-DE" w:bidi="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="JESSDtextChar">
     <w:name w:val="JESSD text Char"/>
-    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="JESSDtext"/>
     <w:locked/>
     <w:rsid w:val="00F35670"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JESSDtext">
     <w:name w:val="JESSD text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="JESSDtextChar"/>
     <w:qFormat/>
     <w:rsid w:val="00F35670"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="357"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="132334997">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
@@ -12562,51 +11055,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1556089651">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
@@ -12906,73 +11399,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90C6576B-DA11-4D2A-AE1D-8BC79CCFCCAA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>991</Words>
-  <Characters>5655</Characters>
+  <Words>885</Words>
+  <Characters>5049</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>42</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6633</CharactersWithSpaces>
+  <CharactersWithSpaces>5923</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Erkan Celik</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>